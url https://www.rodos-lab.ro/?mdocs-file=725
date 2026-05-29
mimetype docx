--- v0 (2025-10-21)
+++ v1 (2026-05-29)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5BC2057E" w14:textId="0ECF16E5" w:rsidR="00E761CA" w:rsidRDefault="00E761CA" w:rsidP="00E761CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E761CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CERERE MODIFICARE LISTĂ LUCRĂTORI EXPUȘI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39ADF914" w14:textId="77777777" w:rsidR="00E761CA" w:rsidRPr="00E761CA" w:rsidRDefault="00E761CA" w:rsidP="00E761CA">
@@ -3687,150 +3687,149 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003D0EA5" w:rsidRPr="00E761CA" w:rsidSect="00D16677">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="142" w:footer="381" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3E04AF9D" w14:textId="77777777" w:rsidR="00943870" w:rsidRDefault="00943870" w:rsidP="00D86E56">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="14A85402" w14:textId="77777777" w:rsidR="00943870" w:rsidRDefault="00943870" w:rsidP="00D86E56">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat">
-    <w:altName w:val="Montserrat"/>
     <w:charset w:val="EE"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="32AC4E88" w14:textId="77777777" w:rsidR="002834DB" w:rsidRDefault="002834DB" w:rsidP="002834DB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="center" w:pos="5310"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Montserrat" w:eastAsia="Calibri" w:hAnsi="Montserrat" w:cs="Times New Roman"/>
         <w:color w:val="FFB469"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="633BD81F" w14:textId="7CF34043" w:rsidR="002834DB" w:rsidRPr="00412FE7" w:rsidRDefault="002834DB" w:rsidP="002834DB">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
         <w:b/>
       </w:rPr>
@@ -4124,51 +4123,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>I</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="002E08C7">
       <w:rPr>
         <w:rFonts w:ascii="Montserrat" w:eastAsia="Calibri" w:hAnsi="Montserrat" w:cs="Times New Roman"/>
         <w:color w:val="FFB469"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> T O R U L U I</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0E66B857" w14:textId="77777777" w:rsidR="002834DB" w:rsidRDefault="002834DB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="41D56E54" w14:textId="704871E3" w:rsidR="002D6129" w:rsidRPr="002E08C7" w:rsidRDefault="002D6129" w:rsidP="002D6129">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="center" w:pos="5310"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002E08C7">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DCFA4E2" wp14:editId="6184C742">
               <wp:simplePos x="0" y="0"/>
@@ -4424,100 +4423,90 @@
                     <w:bookmarkEnd w:id="19"/>
                     <w:bookmarkEnd w:id="20"/>
                     <w:bookmarkEnd w:id="21"/>
                     <w:bookmarkEnd w:id="22"/>
                     <w:bookmarkEnd w:id="23"/>
                     <w:bookmarkEnd w:id="24"/>
                     <w:bookmarkEnd w:id="25"/>
                     <w:bookmarkEnd w:id="26"/>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page"/>
             </v:roundrect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="002E08C7">
       <w:rPr>
         <w:rFonts w:ascii="Montserrat" w:eastAsia="Calibri" w:hAnsi="Montserrat" w:cs="Times New Roman"/>
         <w:color w:val="FFB469"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve">D O Z I M E T R I </w:t>
-[...9 lines deleted...]
-      <w:t xml:space="preserve">A  V I </w:t>
+      <w:t xml:space="preserve">D O Z I M E T R I A  V I </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="002E08C7">
       <w:rPr>
         <w:rFonts w:ascii="Montserrat" w:eastAsia="Calibri" w:hAnsi="Montserrat" w:cs="Times New Roman"/>
         <w:color w:val="FFB469"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>I</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="002E08C7">
       <w:rPr>
         <w:rFonts w:ascii="Montserrat" w:eastAsia="Calibri" w:hAnsi="Montserrat" w:cs="Times New Roman"/>
         <w:color w:val="FFB469"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> T O R U L U</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Montserrat" w:eastAsia="Calibri" w:hAnsi="Montserrat" w:cs="Times New Roman"/>
         <w:color w:val="FFB469"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>I</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="33C9D0D7" w14:textId="657C36A8" w:rsidR="00E761CA" w:rsidRPr="00E761CA" w:rsidRDefault="00E761CA" w:rsidP="00E761CA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E761CA">
       <w:rPr>
         <w:rStyle w:val="FootnoteReference"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:footnoteRef/>
     </w:r>
     <w:r w:rsidRPr="00E761CA">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> WB - Monitorizare la nivelul întregului organism</w:t>
@@ -4599,78 +4588,78 @@
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00E761CA">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> E-I - Monitorizare la extremități inel</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3F60C931" w14:textId="6F9C97E6" w:rsidR="00E761CA" w:rsidRDefault="00E761CA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7456C216" w14:textId="77777777" w:rsidR="00E761CA" w:rsidRDefault="00E761CA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="506149EA" w14:textId="77777777" w:rsidR="00943870" w:rsidRDefault="00943870" w:rsidP="00D86E56">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk528325180"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7F4DC15A" w14:textId="77777777" w:rsidR="00943870" w:rsidRDefault="00943870" w:rsidP="00D86E56">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4864"/>
       <w:gridCol w:w="4882"/>
     </w:tblGrid>
     <w:tr w:rsidR="00CA3731" w14:paraId="6D666670" w14:textId="77777777" w:rsidTr="00CA3731">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4956" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="1215CD90" w14:textId="7FA9A321" w:rsidR="00CA3731" w:rsidRDefault="00CA3731" w:rsidP="00CA3731">
@@ -4715,51 +4704,51 @@
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:bookmarkEnd w:id="2"/>
   </w:tbl>
   <w:p w14:paraId="53988449" w14:textId="5FE3716A" w:rsidR="002359B3" w:rsidRPr="00CA3731" w:rsidRDefault="002359B3" w:rsidP="00CA3731">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="10348" w:type="dxa"/>
       <w:tblInd w:w="-142" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5098"/>
       <w:gridCol w:w="5250"/>
     </w:tblGrid>
     <w:tr w:rsidR="00C25646" w14:paraId="5C9178B2" w14:textId="0795410A" w:rsidTr="000865A6">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
@@ -4836,166 +4825,166 @@
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p w14:paraId="1D703865" w14:textId="77777777" w:rsidR="00C25646" w:rsidRDefault="00C25646" w:rsidP="00C25646"/>
         <w:p w14:paraId="75304312" w14:textId="77777777" w:rsidR="00C25646" w:rsidRDefault="00C25646" w:rsidP="00C25646"/>
         <w:p w14:paraId="5789F536" w14:textId="77777777" w:rsidR="00C25646" w:rsidRDefault="00C25646" w:rsidP="00C25646"/>
         <w:p w14:paraId="6290F334" w14:textId="77777777" w:rsidR="00C25646" w:rsidRDefault="00C25646" w:rsidP="00C25646"/>
         <w:p w14:paraId="6DCF02E1" w14:textId="18DB65FB" w:rsidR="00C25646" w:rsidRDefault="00C25646" w:rsidP="00C25646"/>
         <w:p w14:paraId="39AE6EA5" w14:textId="7CB16030" w:rsidR="004B7751" w:rsidRPr="004B7751" w:rsidRDefault="004B7751" w:rsidP="000E33E5">
           <w:pPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5250" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="76213199" w14:textId="77777777" w:rsidR="004B7751" w:rsidRPr="00E13CFC" w:rsidRDefault="004B7751" w:rsidP="00E13CFC">
+        <w:p w14:paraId="76213199" w14:textId="53798022" w:rsidR="004B7751" w:rsidRPr="00E13CFC" w:rsidRDefault="004B7751" w:rsidP="00E13CFC">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E13CFC">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
             </w:rPr>
-            <w:t>S.C. RODOS LABORATORIES S.R.L.</w:t>
+            <w:t>RODOS LABORATORIES S.R.L.</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="1118B9F7" w14:textId="77777777" w:rsidR="00E13CFC" w:rsidRDefault="004B7751" w:rsidP="00E13CFC">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E13CFC">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Str. Atomiștilor, nr. 407, 077125 Măgurele, Jud. Ilfov, </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="39C787B0" w14:textId="1923E519" w:rsidR="004B7751" w:rsidRPr="00E13CFC" w:rsidRDefault="004B7751" w:rsidP="00E13CFC">
+        <w:p w14:paraId="39C787B0" w14:textId="39419903" w:rsidR="004B7751" w:rsidRPr="00E13CFC" w:rsidRDefault="004B7751" w:rsidP="00E13CFC">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E13CFC">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">C.I.F.: 39807309, Reg. Com.: J23/4125/2018, </w:t>
+            <w:t xml:space="preserve">C.I.F.: </w:t>
+          </w:r>
+          <w:r w:rsidR="00DA7189">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+              <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>RO</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00E13CFC">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+              <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">39807309, Reg. Com.: </w:t>
+          </w:r>
+          <w:r w:rsidR="00DA7189">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+              <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>J2018004125232</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00E13CFC">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+              <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="76BB1B40" w14:textId="545E13C3" w:rsidR="004B7751" w:rsidRPr="00E13CFC" w:rsidRDefault="004B7751" w:rsidP="00E13CFC">
+        <w:p w14:paraId="76BB1B40" w14:textId="2497CBE7" w:rsidR="004B7751" w:rsidRPr="00E13CFC" w:rsidRDefault="004B7751" w:rsidP="00E13CFC">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E13CFC">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Tel.: 021 457 4880, </w:t>
-          </w:r>
-[...34 lines deleted...]
-            <w:t xml:space="preserve">, </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="11DC3876" w14:textId="77A6D388" w:rsidR="00E13CFC" w:rsidRDefault="004B7751" w:rsidP="00E13CFC">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E13CFC">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Mobil: </w:t>
           </w:r>
           <w:r w:rsidR="001E7E40">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
@@ -5379,51 +5368,51 @@
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="59C1EB90" id="Straight Connector 29" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="1.15pt,1.45pt" to="593.65pt,1.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtCzYMGQIAAIMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadJ2y3ajpnvoCi4I&#10;qi2wZ9exGwt/aew27b9n7KShAgQSIgfL45l58+Z5nNXj2WhyEhCUszWdTkpKhOWuUfZQ0y+f371Z&#10;UhIisw3TzoqaXkSgj+vXr1adr8TMtU43AgiC2FB1vqZtjL4qisBbYViYOC8sOqUDwyKacCgaYB2i&#10;G13MyvJt0TloPDguQsDTp95J1xlfSsHjJymDiETXFLnFvEJe92kt1itWHYD5VvGBBvsHFoYpi0VH&#10;qCcWGTmC+gXKKA4uOBkn3JnCSam4yD1gN9Pyp252LfMi94LiBD/KFP4fLP942gJRTU1nD5RYZvCO&#10;dhGYOrSRbJy1qKADgk5UqvOhwoSN3cJgBb+F1PZZgiFSK/8VhyALga2Rc9b5MuoszpFwPLxfzO7u&#10;F3gd/OoreogE5SHE98IZkjY11comCVjFTh9CxLIYeg1JxyJfMrqS4Y5RwK5tOrLXR3hm2NaiXJZY&#10;qVEJbL6c9gZOwOKuTB8lTB9wdCMl4OKLim1WPXG+stloICeGA7TXjH/ryWjfsv4wwyR1BmIYnfcj&#10;l2zd0CySjL1weRcvWqRS2j4LiVeBAs1zkfwIxFidcS5snA+lcnRKk0rrMbEn/cfEIT6l9qTG5Nnf&#10;q44ZubKzcUw2yjr4HUA8TwfKso9HPW76Ttu9ay55pLIDJz1LNrzK9JRu7Zz+49+x/g4AAP//AwBQ&#10;SwMEFAAGAAgAAAAhAJxZPbPbAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjk1Lw0AQhu+C/2EZ&#10;wYvYTSvRGrMpIgSkFzEVvU6TMRvMzobsto399U696Gl4P3jnyVeT69WextB5NjCfJaCIa9903Bp4&#10;25TXS1AhIjfYeyYD3xRgVZyf5Zg1/sCvtK9iq2SEQ4YGbIxDpnWoLTkMMz8QS/bpR4dR5NjqZsSD&#10;jLteL5LkVjvsWD5YHOjJUv1V7ZyBZxvTqqzX5dWUvh+7j+P6ZZOiMZcX0+MDqEhT/CvDCV/QoRCm&#10;rd9xE1RvYHEjRTn3oE7pfHknxvbX0EWu/+MXPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCtCzYMGQIAAIMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCcWT2z2wAAAAYBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" strokecolor="#a5a5a5 [3206]" strokeweight="1.5pt">
               <v:stroke joinstyle="miter"/>
               <v:shadow on="t" color="black" opacity="26214f" origin=",-.5" offset="0,3pt"/>
               <w10:wrap anchorx="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05A23B56"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="36FAA01E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1194" w:hanging="564"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ro-RO" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1194" w:hanging="564"/>
@@ -8419,110 +8408,113 @@
   <w:num w:numId="25" w16cid:durableId="2014067767">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1305354333">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="961694631">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="42215800">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1844667413">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1484006353">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1815953245">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="45057"/>
+    <o:shapedefaults v:ext="edit" spidmax="49153"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D86E56"/>
     <w:rsid w:val="00004E05"/>
     <w:rsid w:val="00033C79"/>
     <w:rsid w:val="00040E59"/>
     <w:rsid w:val="000469A8"/>
+    <w:rsid w:val="00051547"/>
     <w:rsid w:val="00067DDA"/>
     <w:rsid w:val="00081A86"/>
     <w:rsid w:val="000865A6"/>
     <w:rsid w:val="00090184"/>
     <w:rsid w:val="000914B9"/>
+    <w:rsid w:val="000B56CA"/>
     <w:rsid w:val="000C4003"/>
     <w:rsid w:val="000C79B7"/>
     <w:rsid w:val="000E33E5"/>
     <w:rsid w:val="001131C3"/>
     <w:rsid w:val="001405C5"/>
     <w:rsid w:val="00144298"/>
     <w:rsid w:val="00161952"/>
     <w:rsid w:val="00170054"/>
     <w:rsid w:val="00176746"/>
     <w:rsid w:val="001832B6"/>
     <w:rsid w:val="001837C2"/>
     <w:rsid w:val="001A0816"/>
     <w:rsid w:val="001A08E2"/>
     <w:rsid w:val="001C664F"/>
     <w:rsid w:val="001D696F"/>
     <w:rsid w:val="001E7E40"/>
     <w:rsid w:val="001F799A"/>
     <w:rsid w:val="00212E82"/>
     <w:rsid w:val="00221C6D"/>
     <w:rsid w:val="002359B3"/>
     <w:rsid w:val="002428CB"/>
     <w:rsid w:val="0024754F"/>
     <w:rsid w:val="0025062F"/>
     <w:rsid w:val="00256F04"/>
+    <w:rsid w:val="00257FE4"/>
     <w:rsid w:val="00261A9C"/>
     <w:rsid w:val="00273148"/>
     <w:rsid w:val="002834DB"/>
     <w:rsid w:val="002A37CA"/>
     <w:rsid w:val="002B4764"/>
     <w:rsid w:val="002B5A34"/>
     <w:rsid w:val="002D6129"/>
     <w:rsid w:val="002E08C7"/>
     <w:rsid w:val="002F7156"/>
     <w:rsid w:val="00320D2E"/>
     <w:rsid w:val="003221C0"/>
     <w:rsid w:val="00345620"/>
     <w:rsid w:val="00354E04"/>
     <w:rsid w:val="00360BF7"/>
     <w:rsid w:val="00365C48"/>
     <w:rsid w:val="0037708D"/>
     <w:rsid w:val="003864CD"/>
     <w:rsid w:val="003A6DC7"/>
     <w:rsid w:val="003D0EA5"/>
     <w:rsid w:val="003F5437"/>
     <w:rsid w:val="00400D13"/>
     <w:rsid w:val="00403E22"/>
     <w:rsid w:val="00405EB6"/>
     <w:rsid w:val="00412FE7"/>
     <w:rsid w:val="00433BE1"/>
@@ -8613,113 +8605,114 @@
     <w:rsid w:val="00C36718"/>
     <w:rsid w:val="00C46A44"/>
     <w:rsid w:val="00C81EA5"/>
     <w:rsid w:val="00C87717"/>
     <w:rsid w:val="00C93F93"/>
     <w:rsid w:val="00CA3731"/>
     <w:rsid w:val="00CB1CC7"/>
     <w:rsid w:val="00CB2B38"/>
     <w:rsid w:val="00CC2315"/>
     <w:rsid w:val="00CC7523"/>
     <w:rsid w:val="00CD056B"/>
     <w:rsid w:val="00CD7432"/>
     <w:rsid w:val="00D01E25"/>
     <w:rsid w:val="00D159EF"/>
     <w:rsid w:val="00D16677"/>
     <w:rsid w:val="00D260CA"/>
     <w:rsid w:val="00D26401"/>
     <w:rsid w:val="00D4052C"/>
     <w:rsid w:val="00D4481E"/>
     <w:rsid w:val="00D60CC9"/>
     <w:rsid w:val="00D627E6"/>
     <w:rsid w:val="00D778FD"/>
     <w:rsid w:val="00D81502"/>
     <w:rsid w:val="00D86E56"/>
     <w:rsid w:val="00D970A9"/>
+    <w:rsid w:val="00DA7189"/>
     <w:rsid w:val="00DC27E8"/>
     <w:rsid w:val="00DF4CB2"/>
     <w:rsid w:val="00E13CFC"/>
     <w:rsid w:val="00E20126"/>
     <w:rsid w:val="00E20708"/>
     <w:rsid w:val="00E506CD"/>
     <w:rsid w:val="00E535B6"/>
     <w:rsid w:val="00E761CA"/>
     <w:rsid w:val="00E92FE8"/>
     <w:rsid w:val="00E952AA"/>
     <w:rsid w:val="00EA658A"/>
     <w:rsid w:val="00EE1C6C"/>
     <w:rsid w:val="00EE721E"/>
     <w:rsid w:val="00F037BC"/>
     <w:rsid w:val="00F1628A"/>
     <w:rsid w:val="00F221DC"/>
     <w:rsid w:val="00F404DE"/>
     <w:rsid w:val="00F4674B"/>
     <w:rsid w:val="00F721CB"/>
     <w:rsid w:val="00F764E1"/>
     <w:rsid w:val="00F82F47"/>
     <w:rsid w:val="00F85D03"/>
     <w:rsid w:val="00FA5589"/>
     <w:rsid w:val="00FB4E6F"/>
     <w:rsid w:val="00FB7B6E"/>
     <w:rsid w:val="00FC410A"/>
     <w:rsid w:val="00FC509F"/>
     <w:rsid w:val="00FD1EE6"/>
     <w:rsid w:val="00FD4C38"/>
     <w:rsid w:val="00FE6939"/>
     <w:rsid w:val="00FF2E60"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ro-RO" w:eastAsia="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="45057"/>
+    <o:shapedefaults v:ext="edit" spidmax="49153"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0ACD44CE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{792B101A-2A93-4C7E-A4CF-6CBE6675521E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9373,51 +9366,51 @@
     <w:semiHidden/>
     <w:rsid w:val="003D0EA5"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="ro-RO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E761CA"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="349912216">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="414086574">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>