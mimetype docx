--- v1 (2025-12-11)
+++ v2 (2026-05-29)
@@ -257,63 +257,63 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5240"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B170F9" w:rsidRPr="002A1974" w14:paraId="355CB8D3" w14:textId="77777777" w:rsidTr="00502669">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5240" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17AB433D" w14:textId="77777777" w:rsidR="00B170F9" w:rsidRPr="002A1974" w:rsidRDefault="00B170F9" w:rsidP="00502669">
+          <w:p w14:paraId="17AB433D" w14:textId="5A12B998" w:rsidR="00B170F9" w:rsidRPr="002A1974" w:rsidRDefault="00B170F9" w:rsidP="00502669">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A1974">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Denumire: S.C. RODOS LABORATORIES S.R.L</w:t>
+              <w:t>Denumire: RODOS LABORATORIES S.R.L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="203F3EE6" w14:textId="77777777" w:rsidR="00B170F9" w:rsidRPr="002A1974" w:rsidRDefault="00B170F9" w:rsidP="00502669">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A1974">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Adresa:</w:t>
             </w:r>
             <w:r w:rsidRPr="002A1974">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
@@ -382,140 +382,116 @@
               <w:t>: 077125</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B170F9" w:rsidRPr="002A1974" w14:paraId="1F8685A3" w14:textId="77777777" w:rsidTr="00502669">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5240" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12928C9C" w14:textId="77777777" w:rsidR="00B170F9" w:rsidRPr="002A1974" w:rsidRDefault="00B170F9" w:rsidP="00502669">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A1974">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Nr. înregistrare la Registrul Comerțului:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B28E7C2" w14:textId="77777777" w:rsidR="00B170F9" w:rsidRPr="002A1974" w:rsidRDefault="00B170F9" w:rsidP="00502669">
+          <w:p w14:paraId="1B28E7C2" w14:textId="55FF095E" w:rsidR="00B170F9" w:rsidRPr="002A1974" w:rsidRDefault="00B170F9" w:rsidP="00502669">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A1974">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">                   </w:t>
             </w:r>
-            <w:r w:rsidRPr="002A1974">
+            <w:r w:rsidR="00D834DF" w:rsidRPr="00D834DF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>J23/4125/2018</w:t>
+              <w:t>J2018004125232</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B4FC1F7" w14:textId="77777777" w:rsidR="00B170F9" w:rsidRPr="002A1974" w:rsidRDefault="00B170F9" w:rsidP="00502669">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A1974">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Telefon:       </w:t>
             </w:r>
             <w:r w:rsidRPr="002A1974">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>021.457.48.80</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DD0D4F5" w14:textId="2683A2E1" w:rsidR="00B170F9" w:rsidRPr="002A1974" w:rsidRDefault="00B170F9" w:rsidP="00502669">
+          <w:p w14:paraId="0DD0D4F5" w14:textId="7D88CF57" w:rsidR="00B170F9" w:rsidRPr="002A1974" w:rsidRDefault="00B170F9" w:rsidP="00502669">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A1974">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Fax:               </w:t>
             </w:r>
-            <w:r w:rsidRPr="002A1974">
+            <w:r w:rsidR="00D834DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>021.</w:t>
-[...23 lines deleted...]
-              <w:t>97</w:t>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B170F9" w:rsidRPr="002A1974" w14:paraId="489B4AA8" w14:textId="77777777" w:rsidTr="00502669">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5240" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06C16E66" w14:textId="7BD2EBE5" w:rsidR="00B170F9" w:rsidRPr="002A1974" w:rsidRDefault="00B170F9" w:rsidP="00502669">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk153349270"/>
             <w:r w:rsidRPr="002A1974">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Cont bancar:</w:t>
             </w:r>
             <w:r w:rsidR="006A225A">
@@ -2409,102 +2385,116 @@
         </w:rPr>
         <w:t xml:space="preserve">individuală, conform Anexei nr. 1 la contract: „Lista lucrătorilor expuși”. Orice modificare a acestor date va fi comunicată Prestatorului în scris, în cel mai scurt timp. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26472B17" w14:textId="77777777" w:rsidR="00B170F9" w:rsidRPr="0087577A" w:rsidRDefault="00B170F9" w:rsidP="00B170F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087577A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Beneficiarul va utiliza dozimetrele individuale în conformitate cu condițiile prevăzute în Formularul nr. 2: „Cerințe generale privind monitorizarea dozimetrică individuală”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134CDA44" w14:textId="77777777" w:rsidR="00B170F9" w:rsidRDefault="00B170F9" w:rsidP="00B170F9">
+    <w:p w14:paraId="134CDA44" w14:textId="0AE81F83" w:rsidR="00B170F9" w:rsidRDefault="00B170F9" w:rsidP="00B170F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F16A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Dozimetrele individuale sunt dozimetre </w:t>
       </w:r>
       <w:r w:rsidRPr="009F16A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>reutilizabile</w:t>
       </w:r>
       <w:r w:rsidRPr="009F16A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> și sunt proprietatea </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Prestatorului</w:t>
       </w:r>
       <w:r w:rsidRPr="009F16A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Aceste dozimetre sunt puse la dispoziția Beneficiarului în scopul monitorizării dozimetrice, în luna pentru care au fost atribuite. De aceea, în termen de </w:t>
       </w:r>
       <w:r w:rsidRPr="009F16A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t>maximum 15 zile</w:t>
+        <w:t>maximum 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F16A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zile</w:t>
       </w:r>
       <w:r w:rsidRPr="009F16A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la sfârșitul perioadei de purtare, dozimetrele trebuie </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk54098863"/>
       <w:r w:rsidRPr="009F16A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>returnate pentru interpretare și evaluarea dozei.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="065E0C11" w14:textId="5308CD83" w:rsidR="00B170F9" w:rsidRDefault="00B170F9" w:rsidP="00B170F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
@@ -3508,68 +3498,68 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083605E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Beneficiar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B170F9" w:rsidRPr="0083605E" w14:paraId="0D6DDDFB" w14:textId="77777777" w:rsidTr="00502669">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4905" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55508E93" w14:textId="77777777" w:rsidR="00B170F9" w:rsidRPr="0083605E" w:rsidRDefault="00B170F9" w:rsidP="00502669">
+          <w:p w14:paraId="55508E93" w14:textId="553FB753" w:rsidR="00B170F9" w:rsidRPr="0083605E" w:rsidRDefault="00B170F9" w:rsidP="00502669">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0083605E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>S.C. RODOS LABORATORIES  S.R.L.</w:t>
+              <w:t>RODOS LABORATORIES  S.R.L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4905" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E7A85DB" w14:textId="77777777" w:rsidR="00B170F9" w:rsidRPr="0083605E" w:rsidRDefault="00B170F9" w:rsidP="00502669">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>..............................................</w:t>
@@ -5000,65 +4990,65 @@
               <w:t>Beneficiar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4905" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C326CA8" w14:textId="77777777" w:rsidR="00266EB1" w:rsidRPr="002A1974" w:rsidRDefault="00266EB1" w:rsidP="00502669">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00266EB1" w:rsidRPr="002A1974" w14:paraId="2ABBE411" w14:textId="77777777" w:rsidTr="00502669">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4905" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BFEF029" w14:textId="77777777" w:rsidR="00266EB1" w:rsidRPr="002A1974" w:rsidRDefault="00266EB1" w:rsidP="00502669">
+          <w:p w14:paraId="3BFEF029" w14:textId="1B66E3D9" w:rsidR="00266EB1" w:rsidRPr="002A1974" w:rsidRDefault="00266EB1" w:rsidP="00502669">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A1974">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t>S.C. RODOS LABORATORIES  S.R.L.</w:t>
+              <w:t>RODOS LABORATORIES  S.R.L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4905" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32A598AD" w14:textId="77777777" w:rsidR="00266EB1" w:rsidRDefault="00266EB1" w:rsidP="00502669">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A1974">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>...............................................</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E503481" w14:textId="77777777" w:rsidR="00266EB1" w:rsidRPr="002A1974" w:rsidRDefault="00266EB1" w:rsidP="00502669">
@@ -5279,99 +5269,99 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6198CD08" w14:textId="77777777" w:rsidR="009D2B14" w:rsidRDefault="009D2B14" w:rsidP="00D86E56">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat">
     <w:charset w:val="EE"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
@@ -6292,70 +6282,70 @@
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
         <w:p w14:paraId="1D703865" w14:textId="77777777" w:rsidR="00C25646" w:rsidRDefault="00C25646" w:rsidP="00C25646"/>
         <w:p w14:paraId="75304312" w14:textId="77777777" w:rsidR="00C25646" w:rsidRDefault="00C25646" w:rsidP="00C25646"/>
         <w:p w14:paraId="5789F536" w14:textId="77777777" w:rsidR="00C25646" w:rsidRDefault="00C25646" w:rsidP="00C25646"/>
         <w:p w14:paraId="6290F334" w14:textId="77777777" w:rsidR="00C25646" w:rsidRDefault="00C25646" w:rsidP="00C25646"/>
         <w:p w14:paraId="6DCF02E1" w14:textId="18DB65FB" w:rsidR="00C25646" w:rsidRDefault="00C25646" w:rsidP="00C25646"/>
         <w:p w14:paraId="39AE6EA5" w14:textId="7CB16030" w:rsidR="004B7751" w:rsidRPr="004B7751" w:rsidRDefault="004B7751" w:rsidP="000E33E5">
           <w:pPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5250" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="76213199" w14:textId="77777777" w:rsidR="004B7751" w:rsidRPr="00E13CFC" w:rsidRDefault="004B7751" w:rsidP="00E13CFC">
+        <w:p w14:paraId="76213199" w14:textId="42DD153B" w:rsidR="004B7751" w:rsidRPr="00E13CFC" w:rsidRDefault="004B7751" w:rsidP="00E13CFC">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E13CFC">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
             </w:rPr>
-            <w:t>S.C. RODOS LABORATORIES S.R.L.</w:t>
+            <w:t>RODOS LABORATORIES S.R.L.</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="1118B9F7" w14:textId="77777777" w:rsidR="00E13CFC" w:rsidRDefault="004B7751" w:rsidP="00E13CFC">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E13CFC">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Str. Atomiștilor, nr. 407, 077125 Măgurele, Jud. Ilfov, </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="39C787B0" w14:textId="6EEF1B3B" w:rsidR="004B7751" w:rsidRPr="00E13CFC" w:rsidRDefault="004B7751" w:rsidP="00E13CFC">
           <w:pPr>
             <w:jc w:val="right"/>
@@ -10273,50 +10263,51 @@
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D86E56"/>
     <w:rsid w:val="00000349"/>
     <w:rsid w:val="00004E05"/>
     <w:rsid w:val="00033C79"/>
     <w:rsid w:val="00040E59"/>
     <w:rsid w:val="000469A8"/>
     <w:rsid w:val="00067DDA"/>
     <w:rsid w:val="00081A86"/>
     <w:rsid w:val="000865A6"/>
     <w:rsid w:val="00090184"/>
     <w:rsid w:val="000914B9"/>
+    <w:rsid w:val="000B56CA"/>
     <w:rsid w:val="000C4003"/>
     <w:rsid w:val="000C79B7"/>
     <w:rsid w:val="000E33E5"/>
     <w:rsid w:val="001131C3"/>
     <w:rsid w:val="001405C5"/>
     <w:rsid w:val="00144298"/>
     <w:rsid w:val="00161952"/>
     <w:rsid w:val="00170054"/>
     <w:rsid w:val="00176746"/>
     <w:rsid w:val="001832B6"/>
     <w:rsid w:val="001837C2"/>
     <w:rsid w:val="001A0816"/>
     <w:rsid w:val="001A08E2"/>
     <w:rsid w:val="001C664F"/>
     <w:rsid w:val="001D696F"/>
     <w:rsid w:val="001E5D68"/>
     <w:rsid w:val="001E7E40"/>
     <w:rsid w:val="001F799A"/>
     <w:rsid w:val="002042E9"/>
     <w:rsid w:val="00212E82"/>
     <w:rsid w:val="00221C6D"/>
     <w:rsid w:val="002359B3"/>
     <w:rsid w:val="002428CB"/>
     <w:rsid w:val="0024754F"/>
     <w:rsid w:val="0025062F"/>
@@ -10400,50 +10391,51 @@
     <w:rsid w:val="008E216F"/>
     <w:rsid w:val="008E37B6"/>
     <w:rsid w:val="008F0C02"/>
     <w:rsid w:val="00902849"/>
     <w:rsid w:val="00903FB9"/>
     <w:rsid w:val="00905432"/>
     <w:rsid w:val="00905AB5"/>
     <w:rsid w:val="00906CE2"/>
     <w:rsid w:val="00912130"/>
     <w:rsid w:val="009304BC"/>
     <w:rsid w:val="00937691"/>
     <w:rsid w:val="009426E6"/>
     <w:rsid w:val="00943870"/>
     <w:rsid w:val="0095114E"/>
     <w:rsid w:val="00956432"/>
     <w:rsid w:val="009710F7"/>
     <w:rsid w:val="00973FB5"/>
     <w:rsid w:val="00997D1C"/>
     <w:rsid w:val="009B0E27"/>
     <w:rsid w:val="009B654E"/>
     <w:rsid w:val="009C0FEA"/>
     <w:rsid w:val="009D2B14"/>
     <w:rsid w:val="009E5B3D"/>
     <w:rsid w:val="009F58C0"/>
     <w:rsid w:val="00A17535"/>
+    <w:rsid w:val="00A22653"/>
     <w:rsid w:val="00A27894"/>
     <w:rsid w:val="00A51040"/>
     <w:rsid w:val="00A70714"/>
     <w:rsid w:val="00A736F5"/>
     <w:rsid w:val="00A979D3"/>
     <w:rsid w:val="00AA3E27"/>
     <w:rsid w:val="00AC1663"/>
     <w:rsid w:val="00AC483C"/>
     <w:rsid w:val="00AD7320"/>
     <w:rsid w:val="00AE0D75"/>
     <w:rsid w:val="00AF7449"/>
     <w:rsid w:val="00B170F9"/>
     <w:rsid w:val="00B352B0"/>
     <w:rsid w:val="00B5528C"/>
     <w:rsid w:val="00B8575A"/>
     <w:rsid w:val="00BA11DD"/>
     <w:rsid w:val="00BC4EE4"/>
     <w:rsid w:val="00BE0844"/>
     <w:rsid w:val="00BE0A65"/>
     <w:rsid w:val="00BE4AB3"/>
     <w:rsid w:val="00BE6262"/>
     <w:rsid w:val="00BF1F0C"/>
     <w:rsid w:val="00C00710"/>
     <w:rsid w:val="00C0628F"/>
     <w:rsid w:val="00C24BC4"/>
@@ -10453,60 +10445,62 @@
     <w:rsid w:val="00C36718"/>
     <w:rsid w:val="00C4192F"/>
     <w:rsid w:val="00C46A44"/>
     <w:rsid w:val="00C57223"/>
     <w:rsid w:val="00C81EA5"/>
     <w:rsid w:val="00C87717"/>
     <w:rsid w:val="00C92EDA"/>
     <w:rsid w:val="00C93F93"/>
     <w:rsid w:val="00CA3731"/>
     <w:rsid w:val="00CB1CC7"/>
     <w:rsid w:val="00CB2B38"/>
     <w:rsid w:val="00CC2315"/>
     <w:rsid w:val="00CC7523"/>
     <w:rsid w:val="00CD056B"/>
     <w:rsid w:val="00CD7432"/>
     <w:rsid w:val="00D01E25"/>
     <w:rsid w:val="00D159EF"/>
     <w:rsid w:val="00D260CA"/>
     <w:rsid w:val="00D26401"/>
     <w:rsid w:val="00D4052C"/>
     <w:rsid w:val="00D4481E"/>
     <w:rsid w:val="00D60CC9"/>
     <w:rsid w:val="00D627E6"/>
     <w:rsid w:val="00D778FD"/>
     <w:rsid w:val="00D81502"/>
+    <w:rsid w:val="00D834DF"/>
     <w:rsid w:val="00D86E56"/>
     <w:rsid w:val="00D970A9"/>
     <w:rsid w:val="00DC27E8"/>
     <w:rsid w:val="00DF4CB2"/>
     <w:rsid w:val="00E13CFC"/>
     <w:rsid w:val="00E20126"/>
     <w:rsid w:val="00E20708"/>
     <w:rsid w:val="00E44D35"/>
     <w:rsid w:val="00E506CD"/>
     <w:rsid w:val="00E535B6"/>
+    <w:rsid w:val="00E80C44"/>
     <w:rsid w:val="00E92FE8"/>
     <w:rsid w:val="00E952AA"/>
     <w:rsid w:val="00EA658A"/>
     <w:rsid w:val="00EE1C6C"/>
     <w:rsid w:val="00EE721E"/>
     <w:rsid w:val="00F037BC"/>
     <w:rsid w:val="00F1628A"/>
     <w:rsid w:val="00F1767C"/>
     <w:rsid w:val="00F221DC"/>
     <w:rsid w:val="00F31C09"/>
     <w:rsid w:val="00F404DE"/>
     <w:rsid w:val="00F4674B"/>
     <w:rsid w:val="00F721CB"/>
     <w:rsid w:val="00F764E1"/>
     <w:rsid w:val="00F82F47"/>
     <w:rsid w:val="00F85D03"/>
     <w:rsid w:val="00F94AE0"/>
     <w:rsid w:val="00FA5589"/>
     <w:rsid w:val="00FB4E6F"/>
     <w:rsid w:val="00FB7B6E"/>
     <w:rsid w:val="00FC410A"/>
     <w:rsid w:val="00FC509F"/>
     <w:rsid w:val="00FD1EE6"/>
     <w:rsid w:val="00FD4C38"/>
     <w:rsid w:val="00FE3288"/>
@@ -11733,77 +11727,77 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FDCAB0E-DA83-49FF-991A-C4DB73A4D5C7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1992</Words>
-  <Characters>11559</Characters>
+  <Words>1988</Words>
+  <Characters>11537</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>96</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titlu</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13524</CharactersWithSpaces>
+  <CharactersWithSpaces>13499</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>CHERESTES CODRUT</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>