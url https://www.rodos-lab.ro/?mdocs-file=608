--- v0 (2025-10-21)
+++ v1 (2026-05-29)
@@ -714,122 +714,76 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5B22">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">C.U.I.: </w:t>
             </w:r>
             <w:r w:rsidR="00654D91">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CFFFDE4" w14:textId="1918C2D3" w:rsidR="00322204" w:rsidRPr="00CA5B22" w:rsidRDefault="00A2576D" w:rsidP="00322204">
+          <w:p w14:paraId="5CFFFDE4" w14:textId="4FC30D04" w:rsidR="00322204" w:rsidRPr="00955CFE" w:rsidRDefault="00955CFE" w:rsidP="00322204">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="120" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...61 lines deleted...]
-              <w:t>București, sector 5</w:t>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Adresă completă angajator)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C505ABC" w14:textId="642F5D08" w:rsidR="003A1C99" w:rsidRPr="00CA5B22" w:rsidRDefault="003A1C99" w:rsidP="0068760A">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="120" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5B22">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Clasificare medicală a lucrătorului (apt, apt condiționat)</w:t>
             </w:r>
             <w:r w:rsidR="0068760A" w:rsidRPr="00CA5B22">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -886,119 +840,165 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="181717"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="181717"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="181717"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09531CE5" w14:textId="034FB6A5" w:rsidR="003A1C99" w:rsidRPr="00CA5B22" w:rsidRDefault="003A1C99" w:rsidP="00322204">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5B22">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nume și adrese ale serviciilor de dozimetrie</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44A76522" w14:textId="714E8A6A" w:rsidR="00945FCE" w:rsidRPr="00CA5B22" w:rsidRDefault="00DF0769" w:rsidP="000F39BF">
+          <w:p w14:paraId="44A76522" w14:textId="29E13DD4" w:rsidR="00945FCE" w:rsidRPr="00955CFE" w:rsidRDefault="00955CFE" w:rsidP="000F39BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="238" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="087E0DE9" w14:textId="614C90CF" w:rsidR="00DF0769" w:rsidRPr="00CA5B22" w:rsidRDefault="00DF0769" w:rsidP="000F39BF">
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Prestator serv.dDozimetrie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="087E0DE9" w14:textId="7B1DE1C1" w:rsidR="00DF0769" w:rsidRPr="00CA5B22" w:rsidRDefault="00DF0769" w:rsidP="000F39BF">
             <w:pPr>
               <w:spacing w:after="0" w:line="238" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5B22">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>C.U.I.: RO39807309</w:t>
-[...22 lines deleted...]
-          <w:p w14:paraId="09075083" w14:textId="77777777" w:rsidR="00654D91" w:rsidRDefault="003A1C99" w:rsidP="000E228A">
+              <w:t xml:space="preserve">C.U.I.: </w:t>
+            </w:r>
+            <w:r w:rsidR="00955CFE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.............</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="747EE597" w14:textId="6DBF0232" w:rsidR="00955CFE" w:rsidRPr="00955CFE" w:rsidRDefault="00955CFE" w:rsidP="000E228A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00955CFE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Adresă completă </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00955CFE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>prestator</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00955CFE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09075083" w14:textId="42092936" w:rsidR="00654D91" w:rsidRDefault="003A1C99" w:rsidP="000E228A">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5B22">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Perioada valabilității supravegherii medicale</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54883E74" w14:textId="40FB50E0" w:rsidR="003A1C99" w:rsidRPr="00CA5B22" w:rsidRDefault="00654D91" w:rsidP="000E228A">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -3461,51 +3461,50 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>01 – 31.01.</w:t>
             </w:r>
             <w:r w:rsidR="00654D91">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>...........</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="983" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="59A3FCB3" w14:textId="131D22AD" w:rsidR="00917B12" w:rsidRPr="00CA5B22" w:rsidRDefault="00917B12" w:rsidP="009E5DEB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="181717"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="181717"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="181717"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="181717"/>
             </w:tcBorders>
           </w:tcPr>
@@ -3709,51 +3708,50 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>01 – 28.01.</w:t>
             </w:r>
             <w:r w:rsidR="00654D91">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>..........</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="983" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="43213F1F" w14:textId="5FC8111A" w:rsidR="00917B12" w:rsidRPr="00CA5B22" w:rsidRDefault="00917B12" w:rsidP="009E5DEB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="181717"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="181717"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="181717"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="181717"/>
             </w:tcBorders>
           </w:tcPr>
@@ -3957,51 +3955,50 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>01 – 31.03.</w:t>
             </w:r>
             <w:r w:rsidR="00654D91">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>...........</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="983" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="02727BE8" w14:textId="1944EC83" w:rsidR="00917B12" w:rsidRPr="00CA5B22" w:rsidRDefault="00917B12" w:rsidP="009E5DEB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="181717"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="181717"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="181717"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="181717"/>
             </w:tcBorders>
           </w:tcPr>
@@ -4165,51 +4162,50 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>01 – 30.04.</w:t>
             </w:r>
             <w:r w:rsidR="00654D91">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>...........</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="983" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7F4AE250" w14:textId="04321DCF" w:rsidR="00917B12" w:rsidRPr="00CA5B22" w:rsidRDefault="00917B12" w:rsidP="009E5DEB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="181717"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="181717"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="181717"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="181717"/>
             </w:tcBorders>
           </w:tcPr>
@@ -4373,51 +4369,50 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>01 – 31.05.</w:t>
             </w:r>
             <w:r w:rsidR="00654D91">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>...........</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="983" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="455364FB" w14:textId="11AE34DE" w:rsidR="00917B12" w:rsidRPr="00CA5B22" w:rsidRDefault="00917B12" w:rsidP="009E5DEB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="181717"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="181717"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="181717"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="181717"/>
             </w:tcBorders>
           </w:tcPr>
@@ -4581,51 +4576,50 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>01 – 30.06.</w:t>
             </w:r>
             <w:r w:rsidR="00654D91">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>...........</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="983" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5F7CC3F8" w14:textId="632ED1A2" w:rsidR="00917B12" w:rsidRPr="00CA5B22" w:rsidRDefault="00917B12" w:rsidP="009E5DEB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="181717"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="181717"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="181717"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="181717"/>
             </w:tcBorders>
           </w:tcPr>
@@ -4789,51 +4783,50 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>01 – 31.07.</w:t>
             </w:r>
             <w:r w:rsidR="00654D91">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>...........</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="983" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="567445C3" w14:textId="162D1B68" w:rsidR="00917B12" w:rsidRPr="00CA5B22" w:rsidRDefault="00917B12" w:rsidP="009E5DEB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="181717"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="181717"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="181717"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="181717"/>
             </w:tcBorders>
           </w:tcPr>
@@ -4997,51 +4990,50 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>01 – 31.08.</w:t>
             </w:r>
             <w:r w:rsidR="00654D91">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>...........</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="983" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1B89B7AF" w14:textId="5B81194E" w:rsidR="00917B12" w:rsidRPr="00CA5B22" w:rsidRDefault="00917B12" w:rsidP="009E5DEB">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="181717"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="181717"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="181717"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="181717"/>
             </w:tcBorders>
           </w:tcPr>
@@ -5695,72 +5687,72 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5FD31674" w14:textId="77777777" w:rsidR="00BA5ACF" w:rsidRDefault="00BA5ACF" w:rsidP="00BA5ACF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F85387F" w14:textId="12BE1FDA" w:rsidR="00566BC1" w:rsidRDefault="00566BC1" w:rsidP="00566BC1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="9072"/>
       </w:tabs>
       <w:ind w:left="-567" w:right="1" w:firstLine="0"/>
     </w:pPr>
     <w:r w:rsidRPr="00BA5ACF">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Informațiile din fișa de monitorizare dozimetrică individuală sunt extrase din baza de date a Organismului Dozimetric Acreditat RODOS LABORATORIES care asigură întreg pachetul de servicii de monitorizare dozimetrică individuală: întregul organism, cristalin și extremități, </w:t>
@@ -5863,116 +5855,115 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="28673"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003A1C99"/>
+    <w:rsid w:val="000B56CA"/>
     <w:rsid w:val="000E228A"/>
     <w:rsid w:val="000F39BF"/>
-    <w:rsid w:val="001A635D"/>
     <w:rsid w:val="0026119F"/>
     <w:rsid w:val="00322204"/>
     <w:rsid w:val="003A1C99"/>
     <w:rsid w:val="003D0C4B"/>
     <w:rsid w:val="004217EC"/>
     <w:rsid w:val="00566BC1"/>
     <w:rsid w:val="00654D91"/>
     <w:rsid w:val="0068760A"/>
     <w:rsid w:val="007835E2"/>
     <w:rsid w:val="007964EF"/>
-    <w:rsid w:val="00843E53"/>
     <w:rsid w:val="00863AC4"/>
     <w:rsid w:val="00917B12"/>
     <w:rsid w:val="00945FCE"/>
+    <w:rsid w:val="00955CFE"/>
     <w:rsid w:val="0099248E"/>
     <w:rsid w:val="009B1F74"/>
     <w:rsid w:val="009E5DEB"/>
     <w:rsid w:val="00A016A6"/>
     <w:rsid w:val="00A12F3C"/>
     <w:rsid w:val="00A2576D"/>
     <w:rsid w:val="00B01A4D"/>
     <w:rsid w:val="00B0332D"/>
     <w:rsid w:val="00BA5ACF"/>
     <w:rsid w:val="00BA6A02"/>
-    <w:rsid w:val="00BC730C"/>
     <w:rsid w:val="00C4516F"/>
     <w:rsid w:val="00CA5B22"/>
     <w:rsid w:val="00CC3E57"/>
     <w:rsid w:val="00CE01CE"/>
     <w:rsid w:val="00CF37F0"/>
     <w:rsid w:val="00D07F33"/>
     <w:rsid w:val="00DD4147"/>
     <w:rsid w:val="00DE76FF"/>
     <w:rsid w:val="00DF0769"/>
     <w:rsid w:val="00E15E1D"/>
     <w:rsid w:val="00E351C7"/>
     <w:rsid w:val="00EF51F9"/>
     <w:rsid w:val="00F10D4F"/>
     <w:rsid w:val="00F95CB6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ro-RO" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="28673"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6737A1A3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C1D75632-0160-43F3-97F0-6029763320C8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ro-RO" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -6835,73 +6826,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43C3B293-8C4C-4F30-AC5F-966AA4483B23}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>318</Words>
-  <Characters>1814</Characters>
+  <Words>309</Words>
+  <Characters>1797</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2128</CharactersWithSpaces>
+  <CharactersWithSpaces>2102</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mariana Soare</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>